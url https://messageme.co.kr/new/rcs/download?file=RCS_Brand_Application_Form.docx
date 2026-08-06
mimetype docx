--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -3,5352 +3,9979 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="15154496" w14:textId="2235BA97" w:rsidR="00294030" w:rsidRDefault="00E77049" w:rsidP="00E77049">
+    <w:p w14:paraId="15154496" w14:textId="0C64C1D8" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="00E77049" w:rsidP="00E77049">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve">RCS 브랜드 </w:t>
+        <w:t xml:space="preserve">RCS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve">등록 </w:t>
+        <w:t>브랜드</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C6146">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve">작성 방법 </w:t>
+        <w:t>등록</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>대행</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>신청서</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7B08" w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6146" w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>작성</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6146" w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6146" w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>방법</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67116F8C" w14:textId="6EECEC03" w:rsidR="008C6146" w:rsidRDefault="008C6146" w:rsidP="00E77049">
+    <w:p w14:paraId="67116F8C" w14:textId="6EECEC03" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00E77049">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C6146">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00282289">
+      <w:r w:rsidR="00282289" w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>아래의</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C6146">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 설명을 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C6146">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>참조 하여</w:t>
+        <w:t>설명을</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C6146">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C6146">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>page 의</w:t>
+        <w:t>참조</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C6146">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 신청서를 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C6146">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>작성 해</w:t>
+        <w:t>하여</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C6146">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 주세요.)</w:t>
+        <w:t xml:space="preserve"> 2 page </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>의</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>신청서를</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>작성</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>해</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>주세요</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5E5E5"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="6768"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294030" w:rsidRPr="000A489E" w14:paraId="036E26CF" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00294030" w:rsidRPr="00FA6C50" w14:paraId="036E26CF" w14:textId="77777777" w:rsidTr="00C57A59">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF4D9A6" w14:textId="77777777" w:rsidR="00294030" w:rsidRPr="00DC677F" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="6BF4D9A6" w14:textId="77777777" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>항목</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4EA71F" w14:textId="77777777" w:rsidR="00294030" w:rsidRPr="00DC677F" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="2B4EA71F" w14:textId="77777777" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>신청 내용 (내용 작성 및 파일 첨부)</w:t>
+              <w:t>신청</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>내용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>내용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>작성</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>및</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>첨부</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294030" w:rsidRPr="000A489E" w14:paraId="5CD01FB0" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00294030" w:rsidRPr="00FA6C50" w14:paraId="5CD01FB0" w14:textId="77777777" w:rsidTr="00FA6C50">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33D37ECF" w14:textId="123EFE51" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="33D37ECF" w14:textId="123EFE51" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>브랜드</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 명</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>명</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5288952F" w14:textId="69297AA2" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="008C6146" w:rsidP="00430F4A">
+          <w:p w14:paraId="5288952F" w14:textId="511B9FF9" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>브랜드</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>명은</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>수신자가</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>보게</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>되는</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>회사명</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>또는</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>서비스</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>명</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입니다</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00430F4A" w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00430F4A" w:rsidRPr="008C6146">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>(20</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>자</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이내</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r>
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> 회사 </w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294030" w:rsidRPr="000A489E" w14:paraId="22EBAFAC" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00294030" w:rsidRPr="00FA6C50" w14:paraId="22EBAFAC" w14:textId="77777777" w:rsidTr="00C57A59">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="375C8731" w14:textId="1A9AEEBB" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="375C8731" w14:textId="1A9AEEBB" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>브랜드</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>소개</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7145EEEB" w14:textId="194770F2" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="008C6146" w:rsidP="00430F4A">
+          <w:p w14:paraId="7145EEEB" w14:textId="194770F2" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>브랜드에</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>대한</w:t>
+            </w:r>
+            <w:r w:rsidR="005F340F" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F340F" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>설명을</w:t>
+            </w:r>
+            <w:r w:rsidR="005F340F" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F340F" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>입력</w:t>
             </w:r>
-            <w:r w:rsidR="00AF213D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AF213D" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F340F" w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidR="005F340F" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>해</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="005F340F" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00430F4A" w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidR="005F340F" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidR="005F340F" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00430F4A" w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
-            <w:r w:rsidR="00430F4A" w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>자 이내)</w:t>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>자</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이내</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294030" w:rsidRPr="000A489E" w14:paraId="77245155" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00294030" w:rsidRPr="00FA6C50" w14:paraId="77245155" w14:textId="77777777" w:rsidTr="00C57A59">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46BF2E87" w14:textId="44C52FB6" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="46BF2E87" w14:textId="44C52FB6" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>3. 프로필 이미지</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>프로필</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이미지</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">(원형 </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>크롭</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t>원형</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 반영)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>크롭</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>반영</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="632AA70A" w14:textId="2972E4C5" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="632AA70A" w14:textId="2972E4C5" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>•</w:t>
             </w:r>
-            <w:r w:rsidR="00430F4A" w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 1:1 비율에서 식별 용이한 브랜드의 심볼 이미지 전달</w:t>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1:1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>비율에서</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>식별</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>용이한</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>브랜드의</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>심볼</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이미지</w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00430F4A" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>전달</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E207D1D" w14:textId="4EE25DAA" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="6E207D1D" w14:textId="4EE25DAA" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>원형으로</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>크롭</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AF213D" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>되었을 경우 심볼이 잘리지 않도록 적절한 여백 필수</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>되었을</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>경우</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>심볼이</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>잘리지</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>않도록</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>적절한</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>여백</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7657073E" w14:textId="77777777" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="7657073E" w14:textId="77777777" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>권장</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>사이즈</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>: 388x388 px ~ 1080x1080 px</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="03BDC2D9" w14:textId="77777777" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="03BDC2D9" w14:textId="77777777" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일용량</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>최대</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,024KB (1MB) / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일유형</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>: png</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="21E8B2E9" w14:textId="5D30194C" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="21E8B2E9" w14:textId="5D30194C" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>※ [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일명</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>프로필</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF213D" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6146">
-[...29 lines deleted...]
-              <w:t>] 형태로 별도 첨부</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이미지</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>브랜드명</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.png] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>형태로</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>별도</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>첨부</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294030" w:rsidRPr="000A489E" w14:paraId="16E58D49" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00294030" w:rsidRPr="00FA6C50" w14:paraId="16E58D49" w14:textId="77777777" w:rsidTr="00C57A59">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47512F07" w14:textId="5C0E8CCF" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="47512F07" w14:textId="5C0E8CCF" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>웹사이트</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>선택</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88" w:rsidRPr="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D754503" w14:textId="48625078" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F" w:rsidP="00430F4A">
+          <w:p w14:paraId="7D754503" w14:textId="48625078" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>대표 웹사이트 URL 주소를 입력해 주세요.</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>대표</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>웹사이트</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> URL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주소를</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입력해</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294030" w:rsidRPr="000A489E" w14:paraId="7F868126" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00294030" w:rsidRPr="00FA6C50" w14:paraId="7F868126" w14:textId="77777777" w:rsidTr="00C57A59">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F69F378" w14:textId="3174E878" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="7F69F378" w14:textId="3174E878" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>이메일</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>선택</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88" w:rsidRPr="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE06B71" w14:textId="7EB5F919" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F" w:rsidP="00430F4A">
+          <w:p w14:paraId="1FE06B71" w14:textId="7EB5F919" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>대표 이메일 주소를 입력해 주세요.</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>대표</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이메일</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주소를</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입력해</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00294030" w:rsidRPr="000A489E" w14:paraId="44C393F5" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00294030" w:rsidRPr="00FA6C50" w14:paraId="44C393F5" w14:textId="77777777" w:rsidTr="00C57A59">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66158A5C" w14:textId="6D0701DB" w:rsidR="00294030" w:rsidRPr="008C6146" w:rsidRDefault="005F340F">
+          <w:p w14:paraId="66158A5C" w14:textId="6D0701DB" w:rsidR="00294030" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>주소</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>선택</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88" w:rsidRPr="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC98A17" w14:textId="26223303" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="005F340F" w:rsidP="00430F4A">
+          <w:p w14:paraId="6EC98A17" w14:textId="26223303" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="005F340F" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>기업 주소를 입력해 주세요.</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>기업</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주소를</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입력해</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430F4A" w:rsidRPr="000A489E" w14:paraId="6AA834CD" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w14:paraId="6AA834CD" w14:textId="77777777" w:rsidTr="00506356">
         <w:trPr>
-          <w:trHeight w:val="2274"/>
+          <w:trHeight w:val="2213"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79947884" w14:textId="47CD7176" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="79947884" w14:textId="47CD7176" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>7. 백그라운드 이미지</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">7. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>백그라운드</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이미지</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:br/>
-              <w:t>(삼성 단말 전용)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>삼성</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>단말</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>전용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA5C068" w14:textId="668696AF" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="0DA5C068" w14:textId="668696AF" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>• 브랜드를 대표하는 상품이나 브랜드 특징을 나타내는 이미지 전달</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>브랜드를</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>대표하는</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>상품이나</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>브랜드</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>특징을</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>나타내는</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이미지</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>전달</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25707926" w14:textId="62654272" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="25707926" w14:textId="62654272" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>• 가이드에 맞춰 정사각형(1:1 비율)으로 등록</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>가이드에</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>맞춰</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>정사각형</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1:1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>비율</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>으로</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>등록</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3672E693" w14:textId="77777777" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="3672E693" w14:textId="77777777" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>• 전경사진 등록 시 사진의 수평을 맞추고 주변이 정돈된 상태로 촬영</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>전경사진</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>등록</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>시</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>사진의</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>수평을</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>맞추고</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주변이</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>정돈된</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>상태로</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>촬영</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71046187" w14:textId="77777777" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="71046187" w14:textId="77777777" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> 등 무료 이미지 사이트 활용 가능)</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>저작권</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>침해</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주의</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Pexels, Unsplash </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>등</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>무료</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이미지</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>사이트</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>활용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>가능</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="501E66DC" w14:textId="77777777" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="501E66DC" w14:textId="77777777" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...42 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>권장</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>사이즈</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>: 388x388 px ~ 1080x1080 px</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="395CF8A3" w14:textId="77777777" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="395CF8A3" w14:textId="77777777" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...51 lines deleted...]
-              <w:t>, jpeg, jpg</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일용량</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>최대</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,024KB (1MB) / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일유형</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>: png, jpeg, jpg</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE04AF3" w14:textId="3EBB6293" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="4FE04AF3" w14:textId="3EBB6293" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...29 lines deleted...]
-              <w:t>] 형태로 별도 첨부</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>※ [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일명</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>백그라운드</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>브랜드명</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.png] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>형태로</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>별도</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>첨부</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430F4A" w:rsidRPr="000A489E" w14:paraId="55F95272" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w14:paraId="55F95272" w14:textId="77777777" w:rsidTr="00506356">
         <w:trPr>
-          <w:trHeight w:val="1547"/>
+          <w:trHeight w:val="1582"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32E57DEE" w14:textId="3FC25AF0" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="32E57DEE" w14:textId="3FC25AF0" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>퀵</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 버튼 설정</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>버튼</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>설정</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1349" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="001C1349">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="001C1349" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>선택</w:t>
             </w:r>
-            <w:r w:rsidR="001C1349" w:rsidRPr="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="001C1349" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:br/>
-              <w:t>(이용할 버튼</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t>이용할</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>체크 및 정보 입력)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>버튼</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>체크</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>및</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>정보</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입력</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C60341" w14:textId="5C6496B2" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="72C60341" w14:textId="5C6496B2" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00BE7B08" w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="나눔고딕" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:r w:rsidR="00BE7B08" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="굴림" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>✓</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">] </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>전화하기</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>대표</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B3179B" w:rsidRPr="008C6146">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>전화번호를</w:t>
             </w:r>
-            <w:r w:rsidR="00B3179B" w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 입력해 주세요.</w:t>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입력해</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6864E70B" w14:textId="2C8186C4" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="6864E70B" w14:textId="2C8186C4" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00B3179B" w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="나눔고딕" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="굴림" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>✓</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">] </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>웹사이트</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>대표</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B3179B" w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>대표 웹사이트 URL 주소를 입력해 주세요.</w:t>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>웹사이트</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> URL </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주소를</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입력해</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3179B" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A1B6B0D" w14:textId="3A78080D" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="5A1B6B0D" w14:textId="3A78080D" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...35 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>스토어</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>쇼핑용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> URL) : </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>개의</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DF1994" w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>1개의 항목 선택 후 연결할 URL 주소를 입력해 주세요.</w:t>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>항목</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>선택</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>후</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>연결할</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> URL </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주소를</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입력해</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1994" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7835F81B" w14:textId="23AF3AC2" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="7835F81B" w14:textId="23AF3AC2" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">※ </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>이</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6146">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>항목은</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>택</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> 티켓</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 [  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>정보보기</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주문하기</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>구매하기</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>티켓</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="291CEE93" w14:textId="4F514AD7" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="291CEE93" w14:textId="4F514AD7" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>→ URL</w:t>
             </w:r>
-            <w:r w:rsidR="00AF213D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AF213D" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>주소</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00AF213D" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>입력</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430F4A" w:rsidRPr="000A489E" w14:paraId="3A0D1489" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w14:paraId="3A0D1489" w14:textId="77777777" w:rsidTr="00506356">
         <w:trPr>
-          <w:trHeight w:val="325"/>
+          <w:trHeight w:val="888"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6339DA" w14:textId="658EF00B" w:rsidR="00430F4A" w:rsidRPr="00DC677F" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="2F6339DA" w14:textId="658EF00B" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>. 우선 노출 탭 설정</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>우선</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>노출</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>탭</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>설정</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1349" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1349" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1349" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>택</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5127DB05" w14:textId="77777777" w:rsidR="00DA6F88" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="5127DB05" w14:textId="77777777" w:rsidR="00DA6F88" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>소식</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>탭</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>우선</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>전달하고</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>싶은</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>소식</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>공지</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>프로모션</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>중심</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7B08" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AA2D68E" w14:textId="6F1AB9D3" w:rsidR="00DA6F88" w:rsidRPr="008C6146" w:rsidRDefault="00DA6F88" w:rsidP="00DA6F88">
+          <w:p w14:paraId="5AA2D68E" w14:textId="6F1AB9D3" w:rsidR="00DA6F88" w:rsidRPr="00FA6C50" w:rsidRDefault="00DA6F88" w:rsidP="00DA6F88">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">→ </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>제목</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>(150</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>자</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...32 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이내</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="004E6762">
-[...12 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="004E6762" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>내용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (200</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>자</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...43 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이내</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CAF3EE8" w14:textId="3447340C" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="0CAF3EE8" w14:textId="3447340C" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00F84ADC" w:rsidRPr="008C6146">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="나눔고딕" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:r w:rsidR="00F84ADC" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="굴림" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>✓</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C6146">
-[...7 lines deleted...]
-              <w:t>] 정보 탭 우선 (기본 정보 화면 - 웹사이트, 이메일, 주소 등 표시)</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>정보</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>탭</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>우선</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>기본</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>정보</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>화면</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>웹사이트</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이메일</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주소</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>등</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>표시</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430F4A" w:rsidRPr="000A489E" w14:paraId="0B14EDFA" w14:textId="77777777" w:rsidTr="00C57A59">
+      <w:tr w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w14:paraId="0B14EDFA" w14:textId="77777777" w:rsidTr="00C57A59">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB39F24" w14:textId="73C11AD7" w:rsidR="00430F4A" w:rsidRPr="00DC677F" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="7BB39F24" w14:textId="73C11AD7" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>10. 발신번호</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>발신번호</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="57" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34ED34F2" w14:textId="484F0D02" w:rsidR="00430F4A" w:rsidRPr="008C6146" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
+          <w:p w14:paraId="34ED34F2" w14:textId="484F0D02" w:rsidR="00430F4A" w:rsidRPr="00FA6C50" w:rsidRDefault="00430F4A" w:rsidP="00430F4A">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C6146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 입력해 주세요.</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>신청</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>발신번호를</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입력해</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4374C6A6" w14:textId="77777777" w:rsidR="00282289" w:rsidRDefault="00282289" w:rsidP="00282289">
+    <w:p w14:paraId="4374C6A6" w14:textId="77777777" w:rsidR="00282289" w:rsidRPr="00FA6C50" w:rsidRDefault="00282289" w:rsidP="00282289">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:ind w:left="1160"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="796C2FC5" w14:textId="0E072721" w:rsidR="00282289" w:rsidRDefault="00282289" w:rsidP="00282289">
+    <w:p w14:paraId="796C2FC5" w14:textId="0E072721" w:rsidR="00282289" w:rsidRPr="00FA6C50" w:rsidRDefault="00282289" w:rsidP="00282289">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>신청서와</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>함께</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>첨부해야</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>할</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>서류</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCA8E83" w14:textId="35393001" w:rsidR="00506356" w:rsidRDefault="00282289" w:rsidP="00506356">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>사업자등록증</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>재직증명서</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>신청인이</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>대표이사가</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>아닐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>시</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>통신사</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>가입증명원</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>브랜드</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>이미지파일</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>개</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>프로필</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>배경</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>이미지용</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00506356">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF354A0" w14:textId="77777777" w:rsidR="00506356" w:rsidRDefault="00506356">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve">신청서와 </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 할 서류 </w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B374C72" w14:textId="07AE5F09" w:rsidR="00282289" w:rsidRPr="00282289" w:rsidRDefault="00282289" w:rsidP="00282289">
-[...126 lines deleted...]
-    <w:p w14:paraId="54E3BDC3" w14:textId="1D812CB0" w:rsidR="008C6146" w:rsidRPr="00F61B56" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+    <w:p w14:paraId="54E3BDC3" w14:textId="1D812CB0" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">RCS 브랜드 </w:t>
+        <w:t xml:space="preserve">RCS </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve">등록 </w:t>
+        <w:t>브랜드</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>대행 신청서</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F61B56">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>등록</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>대행</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="1F4E78"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>신청서</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61B56" w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00F61B56">
+      <w:r w:rsidR="00F61B56" w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>작성</w:t>
       </w:r>
-      <w:r w:rsidR="00F61B56">
+      <w:r w:rsidR="00F61B56" w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F61B56">
+      <w:r w:rsidR="00F61B56" w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>양식</w:t>
       </w:r>
-      <w:r w:rsidR="00F61B56">
+      <w:r w:rsidR="00F61B56" w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="1F4E78"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5E5E5"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2592"/>
         <w:gridCol w:w="6768"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="0202A0CC" w14:textId="77777777" w:rsidTr="00472B0F">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="0202A0CC" w14:textId="77777777" w:rsidTr="00472B0F">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF3C3B2" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="3FF3C3B2" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>항목</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
             <w:tcMar>
               <w:top w:w="28" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A7660C" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="05A7660C" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>신청 내용 (내용 작성 및 파일 첨부)</w:t>
+              <w:t>신청</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>내용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>내용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>작성</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>및</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>첨부</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="10D68B16" w14:textId="77777777" w:rsidTr="004E6762">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="10D68B16" w14:textId="77777777" w:rsidTr="004E6762">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39DF5BB2" w14:textId="6EB46BDD" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="39DF5BB2" w14:textId="6EB46BDD" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>브랜드</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 명</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>명</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48CD8E3D" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="48CD8E3D" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="4184D779" w14:textId="77777777" w:rsidTr="004E6762">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="4184D779" w14:textId="77777777" w:rsidTr="004E6762">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A28511" w14:textId="5BC4204C" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="11A28511" w14:textId="5BC4204C" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>브랜드</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>소개</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22D787E3" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="22D787E3" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="566229DD" w14:textId="77777777" w:rsidTr="004E6762">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="566229DD" w14:textId="77777777" w:rsidTr="004E6762">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="204B05CA" w14:textId="0E17F2E2" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="204B05CA" w14:textId="0E17F2E2" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>3. 프로필 이미지</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>프로필</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이미지</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">(원형 </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
+              <w:t>원형</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
               <w:t>크롭</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 반영)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>반영</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7929DF23" w14:textId="54246D31" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="7929DF23" w14:textId="54246D31" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve">신청서와 함께 별도의 파일로 </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t>신청서와</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>첨부 해</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 주세요.</w:t>
+              <w:t>함께</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>별도의</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일로</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>첨부</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>해</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="5C255FE2" w14:textId="77777777" w:rsidTr="004E6762">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="5C255FE2" w14:textId="77777777" w:rsidTr="004E6762">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EECEFB6" w14:textId="40DF2C97" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="0EECEFB6" w14:textId="40DF2C97" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>웹사이트</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>선택</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88" w:rsidRPr="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32B4C63A" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="32B4C63A" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="2FD8FC6E" w14:textId="77777777" w:rsidTr="004E6762">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="2FD8FC6E" w14:textId="77777777" w:rsidTr="004E6762">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20DC3F83" w14:textId="4CBE6469" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="20DC3F83" w14:textId="4CBE6469" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>이메일</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>선택</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88" w:rsidRPr="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7D5956" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="3C7D5956" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="05B3736A" w14:textId="77777777" w:rsidTr="004E6762">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="05B3736A" w14:textId="77777777" w:rsidTr="004E6762">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3258C6AD" w14:textId="3F1EFBE4" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="3258C6AD" w14:textId="3F1EFBE4" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>주소</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>선택</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88" w:rsidRPr="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12CAB5F7" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
+          <w:p w14:paraId="12CAB5F7" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00472B0F">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="6532EFA8" w14:textId="77777777" w:rsidTr="004E6762">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="6532EFA8" w14:textId="77777777" w:rsidTr="004E6762">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="505F6334" w14:textId="2F869FE6" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="505F6334" w14:textId="2F869FE6" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>7. 백그라운드 이미지</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">7. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>백그라운드</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>이미지</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:br/>
-              <w:t>(삼성 단말 전용)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>삼성</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>단말</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>전용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="766D967B" w14:textId="436CF0B6" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="766D967B" w14:textId="436CF0B6" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve">신청서와 함께 별도의 파일로 </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t>신청서와</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>첨부 해</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 주세요.</w:t>
+              <w:t>함께</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>별도의</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>파일로</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>첨부</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>해</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주세요</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:color w:val="7F7F7F"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="460CC0ED" w14:textId="77777777" w:rsidTr="00472B0F">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="460CC0ED" w14:textId="77777777" w:rsidTr="00472B0F">
         <w:trPr>
           <w:trHeight w:val="2024"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E20ED59" w14:textId="3F248C46" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="6E20ED59" w14:textId="3F248C46" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>퀵</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 버튼 설정</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>버튼</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>설정</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>선택</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88" w:rsidRPr="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:br/>
-              <w:t>(이용할 버튼</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
+              <w:t>이용할</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>체크 및 정보 입력)</w:t>
+              <w:t>버튼</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>체크</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>및</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>정보</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>입력</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="003E7010" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="003E7010" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>전화하기</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="765DCBAF" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="765DCBAF" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>웹사이트</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="075BE96C" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="075BE96C" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>스토어</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>쇼핑용</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> URL) : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C1684DC" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="6C1684DC" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">※ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>이</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 항목</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>은</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t>항목은</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>택</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> 티켓</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>정보보기</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>주문하기</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>구매하기</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>티켓</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36F3E7B4" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="36F3E7B4" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="7F7F7F"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">→ URL </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>주소</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>입력</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> :</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="4CC68305" w14:textId="77777777" w:rsidTr="00472B0F">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="4CC68305" w14:textId="77777777" w:rsidTr="00472B0F">
         <w:trPr>
           <w:trHeight w:val="851"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72522A72" w14:textId="5AB100D6" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="72522A72" w14:textId="5AB100D6" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>. 우선 노출 탭 설정</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>우선</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>노출</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>탭</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>설정</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>택</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42602011" w14:textId="77777777" w:rsidR="00DA6F88" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="42602011" w14:textId="77777777" w:rsidR="00DA6F88" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>소식</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>탭</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>우선</w:t>
             </w:r>
-            <w:r w:rsidR="00DA6F88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="1AB66E82" w14:textId="4285AC9D" w:rsidR="00DA6F88" w:rsidRDefault="00DA6F88" w:rsidP="008C6146">
+          <w:p w14:paraId="1AB66E82" w14:textId="4285AC9D" w:rsidR="00DA6F88" w:rsidRPr="00FA6C50" w:rsidRDefault="00DA6F88" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">→ </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>제목</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> :</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55335C43" w14:textId="0EB9F19A" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="00DA6F88" w:rsidP="008C6146">
+          <w:p w14:paraId="55335C43" w14:textId="0EB9F19A" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="00DA6F88" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve">→ </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t>내용</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> :</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E675221" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="2E675221" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:after="40" w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 정보 탭 우선</w:t>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[  ] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>정보</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>탭</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>우선</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6146" w:rsidRPr="000A489E" w14:paraId="2D0525FF" w14:textId="77777777" w:rsidTr="004E6762">
+      <w:tr w:rsidR="008C6146" w:rsidRPr="00FA6C50" w14:paraId="2D0525FF" w14:textId="77777777" w:rsidTr="004E6762">
         <w:trPr>
           <w:trHeight w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2592" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F9FAF2"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="769D3825" w14:textId="050D8C04" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="769D3825" w14:textId="050D8C04" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC677F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t>10. 발신번호</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>발신번호</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (필수)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>필수</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6F88" w:rsidRPr="00FA6C50">
+              <w:rPr>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="ko-KR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087FE1C6" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+          <w:p w14:paraId="087FE1C6" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
             <w:pPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+                <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="398F82E6" w14:textId="77777777" w:rsidR="008C6146" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+    <w:p w14:paraId="398F82E6" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="519D9489" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00E77049" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+    <w:p w14:paraId="519D9489" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E77049">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>상기 기재된 내용 및 첨부 서류를 바탕으로 RCS 브랜드 및 대화방 개설</w:t>
+        <w:t>상기</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 대행</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E77049">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>을 신청합니다.</w:t>
+        <w:t>기재된</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>내용</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>및</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>첨부</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>서류를</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>바탕으로</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RCS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>브랜드</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>및</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>대화방</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>개설</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>대행을</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>신청합니다</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25582396" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+    <w:p w14:paraId="25582396" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="415A06D6" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+    <w:p w14:paraId="415A06D6" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 년</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>년</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>월</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>일</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C51550" w14:textId="77777777" w:rsidR="008C6146" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+    <w:p w14:paraId="35C51550" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>신청인 :</w:t>
+        <w:t>신청인</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve"> :          </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC677F">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>(인 또는 서명)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>인</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>또는</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>서명</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CF622C" w14:textId="77777777" w:rsidR="008C6146" w:rsidRDefault="008C6146" w:rsidP="008C6146">
+    <w:p w14:paraId="64CF622C" w14:textId="77777777" w:rsidR="008C6146" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="008C6146">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C526E19" w14:textId="613934C9" w:rsidR="00E77049" w:rsidRPr="00DC677F" w:rsidRDefault="008C6146" w:rsidP="00E77049">
+    <w:p w14:paraId="0C526E19" w14:textId="613934C9" w:rsidR="00E77049" w:rsidRPr="00FA6C50" w:rsidRDefault="008C6146" w:rsidP="00E77049">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
-        <w:t>(주)</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>주</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6C50">
+        <w:rPr>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>넥스티아</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57A59">
+      <w:r w:rsidRPr="00FA6C50">
         <w:rPr>
-          <w:rFonts w:ascii="나눔고딕" w:eastAsia="나눔고딕" w:hAnsi="나눔고딕"/>
+          <w:rFonts w:ascii="굴림" w:eastAsia="굴림" w:hAnsi="굴림" w:cs="맑은 고딕" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ko-KR"/>
         </w:rPr>
         <w:t>귀중</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:sectPr w:rsidR="00E77049" w:rsidRPr="00DC677F" w:rsidSect="00034616">
+    <w:sectPr w:rsidR="00E77049" w:rsidRPr="00FA6C50" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5769C907" w14:textId="77777777" w:rsidR="006A49B9" w:rsidRDefault="006A49B9" w:rsidP="0040119F">
+    <w:p w14:paraId="7E5BDBA7" w14:textId="77777777" w:rsidR="00BD0D0E" w:rsidRDefault="00BD0D0E" w:rsidP="0040119F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="356BD5FC" w14:textId="77777777" w:rsidR="006A49B9" w:rsidRDefault="006A49B9" w:rsidP="0040119F">
+    <w:p w14:paraId="0862C12E" w14:textId="77777777" w:rsidR="00BD0D0E" w:rsidRDefault="00BD0D0E" w:rsidP="0040119F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5389,74 +10016,82 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="굴림">
+    <w:altName w:val="Gulim"/>
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77A65E55" w14:textId="77777777" w:rsidR="006A49B9" w:rsidRDefault="006A49B9" w:rsidP="0040119F">
+    <w:p w14:paraId="763A85F2" w14:textId="77777777" w:rsidR="00BD0D0E" w:rsidRDefault="00BD0D0E" w:rsidP="0040119F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B63BB0D" w14:textId="77777777" w:rsidR="006A49B9" w:rsidRDefault="006A49B9" w:rsidP="0040119F">
+    <w:p w14:paraId="0EAB57A7" w14:textId="77777777" w:rsidR="00BD0D0E" w:rsidRDefault="00BD0D0E" w:rsidP="0040119F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
@@ -6097,131 +10732,136 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="277762540">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1975787675">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="778723723">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1944533147">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1468090588">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="0000466F"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="000A489E"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="001A002E"/>
     <w:rsid w:val="001A4D09"/>
     <w:rsid w:val="001C1349"/>
     <w:rsid w:val="00222EA3"/>
     <w:rsid w:val="00282289"/>
     <w:rsid w:val="00294030"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="003E6609"/>
     <w:rsid w:val="0040119F"/>
     <w:rsid w:val="00404C16"/>
     <w:rsid w:val="00430F4A"/>
     <w:rsid w:val="004E1A1C"/>
     <w:rsid w:val="004E6762"/>
     <w:rsid w:val="00504CE0"/>
+    <w:rsid w:val="00506356"/>
     <w:rsid w:val="00522FC7"/>
     <w:rsid w:val="00555061"/>
     <w:rsid w:val="005E4A63"/>
     <w:rsid w:val="005F340F"/>
     <w:rsid w:val="00663548"/>
     <w:rsid w:val="0066662A"/>
     <w:rsid w:val="006A49B9"/>
+    <w:rsid w:val="006E0A05"/>
     <w:rsid w:val="007F3F44"/>
     <w:rsid w:val="00844AC5"/>
     <w:rsid w:val="008862DA"/>
     <w:rsid w:val="008B15D6"/>
     <w:rsid w:val="008C6146"/>
     <w:rsid w:val="008D2467"/>
     <w:rsid w:val="009452E8"/>
     <w:rsid w:val="00954449"/>
     <w:rsid w:val="009C436B"/>
     <w:rsid w:val="009E73F2"/>
+    <w:rsid w:val="00A617D8"/>
     <w:rsid w:val="00A622CF"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AF213D"/>
     <w:rsid w:val="00B3179B"/>
     <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B74F48"/>
+    <w:rsid w:val="00BD0D0E"/>
     <w:rsid w:val="00BE7B08"/>
     <w:rsid w:val="00C26212"/>
     <w:rsid w:val="00C57A59"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00DA6F88"/>
     <w:rsid w:val="00DC677F"/>
     <w:rsid w:val="00DF1994"/>
     <w:rsid w:val="00DF6044"/>
     <w:rsid w:val="00E77049"/>
     <w:rsid w:val="00EE013F"/>
     <w:rsid w:val="00F35F3E"/>
     <w:rsid w:val="00F61B56"/>
     <w:rsid w:val="00F84ADC"/>
     <w:rsid w:val="00F92C72"/>
+    <w:rsid w:val="00FA6C50"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FD783F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -17971,79 +22611,79 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>293</Words>
-  <Characters>1671</Characters>
+  <Words>290</Words>
+  <Characters>1655</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>제목</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1961</CharactersWithSpaces>
+  <CharactersWithSpaces>1942</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>